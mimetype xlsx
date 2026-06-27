--- v0 (2026-05-13)
+++ v1 (2026-06-27)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb4db38fd7bfc4e8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6e4764df964c459d9c1e7c721bf6e7cc.psmdcp" Id="Rfaf0a20b68c745fa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc32c6ca791354ae3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/01b02a7b595643f7b9ae5b1d90a46b00.psmdcp" Id="R5a4a75790ccd47b8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="alumnos" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames>
     <x:definedName name="Titles">alumnos!$A$3:$I$3,alumnos!$A$4:$I$4,alumnos!$A$6:$I$6,alumnos!$A$9:$I$9,alumnos!$A$10:$I$10</x:definedName>
   </x:definedNames>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3570" uniqueCount="3570">
   <x:si>
     <x:t>Universidad Tecnológica de la Riviera Maya</x:t>
   </x:si>
   <x:si>
     <x:t>ORGANISMO PÚBLICO DESCENTRALIZADO DEL GOBIERNO DEL ESTADO DE QUINTANA ROO</x:t>