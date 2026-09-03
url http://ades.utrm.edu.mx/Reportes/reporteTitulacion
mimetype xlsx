--- v1 (2026-06-27)
+++ v2 (2026-09-03)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc32c6ca791354ae3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/01b02a7b595643f7b9ae5b1d90a46b00.psmdcp" Id="R5a4a75790ccd47b8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62e2a1f1e5464af6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c2e1d80e5b2f45b5be1abaddefd8fdf5.psmdcp" Id="Rcfb9032422dd4dc0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="alumnos" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames>
     <x:definedName name="Titles">alumnos!$A$3:$I$3,alumnos!$A$4:$I$4,alumnos!$A$6:$I$6,alumnos!$A$9:$I$9,alumnos!$A$10:$I$10</x:definedName>
   </x:definedNames>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3570" uniqueCount="3570">
   <x:si>
     <x:t>Universidad Tecnológica de la Riviera Maya</x:t>
   </x:si>
   <x:si>
     <x:t>ORGANISMO PÚBLICO DESCENTRALIZADO DEL GOBIERNO DEL ESTADO DE QUINTANA ROO</x:t>