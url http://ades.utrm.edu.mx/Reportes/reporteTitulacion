--- v2 (2026-09-03)
+++ v3 (2026-11-05)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62e2a1f1e5464af6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c2e1d80e5b2f45b5be1abaddefd8fdf5.psmdcp" Id="Rcfb9032422dd4dc0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2af1d897f6d845e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/942073d3e5824e66833d409640e6c308.psmdcp" Id="Rbc509bcf2e41412c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="alumnos" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames>
     <x:definedName name="Titles">alumnos!$A$3:$I$3,alumnos!$A$4:$I$4,alumnos!$A$6:$I$6,alumnos!$A$9:$I$9,alumnos!$A$10:$I$10</x:definedName>
   </x:definedNames>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3570" uniqueCount="3570">
   <x:si>
     <x:t>Universidad Tecnológica de la Riviera Maya</x:t>
   </x:si>
   <x:si>
     <x:t>ORGANISMO PÚBLICO DESCENTRALIZADO DEL GOBIERNO DEL ESTADO DE QUINTANA ROO</x:t>